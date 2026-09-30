--- v0 (2026-04-01)
+++ v1 (2026-09-30)
@@ -1,1329 +1,1440 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matemàtiques de segon d'ESO </w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curs 2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8610"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">La nota de cada avaluació s’obté de la mitjana ponderada dels ítems següents:</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="10044.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8222"/>
         <w:gridCol w:w="1822"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="8222"/>
             <w:gridCol w:w="1822"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Treball</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, pràctiques, exàmens,exercicis,  etc…</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Tres o més exàmens parcials</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Recull d'activitats vàries realitzades a classe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Activitats competencials relacionades amb els aspectes treballats </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">8</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">0,00%</w:t>
+              <w:t xml:space="preserve">80,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="3268" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Actitud</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: els aspectes que es valoraran en la nota d’actitud són:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="1416" w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Puntualitat ( a qualsevol franja horària)</w:t>
+              <w:t xml:space="preserve">Puntualitat i predisposició a l</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’hora de començar les classes </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( a qualsevol franja horària)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="1416" w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fer els deures diàriament i presentar puntualment les feines encomanades (treballs, etc.)</w:t>
+              <w:t xml:space="preserve">interès per la matèria, f</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interès per la matèria</w:t>
+              <w:t xml:space="preserve">er els deures diàriament i presentar puntualment les feines encomanades (treballs, etc.)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-30" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoció</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="945" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">La nota final s’obté de la mitjana de les tres avaluacions. La matèria es considera aprovada si la mitjana de les tres avaluacions arriba al 5.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="945" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EN EL MOMENT DE FER LA MITJANA DE CURS, ES VALORARÀ MOLT LA PROGRESSIÓ DE L’ALUMNE AL LLARG DEL CURS.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-30" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-30" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No assoliment en les avaluacions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-30" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de no assolir les competències treballades durant un trimestre, l’alumne/a haurà de realitzar les activitats encomanades pel professor/a. Es farà una revisió durant el trimestre següent i a final de curs per avaluar l’assoliment d’aquestes competències.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="945" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-30" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Observacions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="945" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pel que fa als treballs, si el lliurament es fa en un dia de retard, la puntuació serà com a màxim d'un 5. Si el retard és de més d'un dia, no s'acceptarà el treball i la puntuació serà un 0.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="945" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Si un alumne no assisteix a una activitat avaluable comptabilitzarà amb un 0. Si l’absència està justificada, el professor decidirà la conveniència de repetir o no l’activitat i en quines condicions.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="945" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Els percentatges poden variar en funció del temari i de les activitats realitzades.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="945" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId6" w:type="default"/>
-[...2 lines deleted...]
-      <w:footerReference r:id="rId9" w:type="first"/>
+      <w:headerReference r:id="rId7" w:type="default"/>
+      <w:headerReference r:id="rId8" w:type="first"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:footerReference r:id="rId10" w:type="first"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="709" w:top="493" w:left="902" w:right="849" w:header="357" w:footer="227"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Calibri"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Tahoma">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="808080"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">R-C2-02-74 Criteris d’avaluació</w:t>
+      <w:t xml:space="preserve">R_C2_03_74_Criteris_d’avaluacio_ESO</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
-[...3 lines deleted...]
-        <w:szCs w:val="14"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> ESO</w:t>
     </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="808080"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">R_C2_03_74_Criteris_d’avaluacio_ESO</w:t>
+      <w:t xml:space="preserve">R-C2-02-74 Criteris d’avaluació</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
         <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve"> ESO</w:t>
     </w:r>
-  </w:p>
-[...34 lines deleted...]
-    </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table2"/>
       <w:tblW w:w="1580.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="8982.0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1580"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="1580"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="181" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                 <wp:extent cx="866140" cy="358140"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="1" name="image1.png"/>
+                <wp:docPr id="3" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="866140" cy="358140"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Pàgina </w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
         <w:tab w:val="right" w:leader="none" w:pos="9180"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table3"/>
       <w:tblW w:w="10065.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblBorders>
         <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -1334,1108 +1445,1159 @@
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3103"/>
       <w:gridCol w:w="5119"/>
       <w:gridCol w:w="1843"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="3103"/>
           <w:gridCol w:w="5119"/>
           <w:gridCol w:w="1843"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="849" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
-            <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="1"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4252"/>
               <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="808080"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                 <wp:extent cx="1752600" cy="725170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="2" name="image1.png"/>
+                <wp:docPr id="4" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1752600" cy="725170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
-            <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="1"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4252"/>
               <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">CRITERIS D’AVALUACIÓ</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
-            <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="1"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4252"/>
               <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">matèria i curs</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
-            <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="1"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4252"/>
               <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Ref.</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">: R-C2-03-74</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
-            <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="1"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4252"/>
               <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Rev.</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">:1</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
           <w:pPr>
             <w:rPr>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Pàgina </w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="ca-ES"/>
+        <w:lang w:val="ca"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2725,25 +2887,44 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh6LppQzThyGz4k79DWqj0HHrwIrg==">CgMxLjA4AHIhMThuVXJNS0UySFBoSE5hNTlEVTVFSkFfVHNQZFpDcVhx</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>